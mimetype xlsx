--- v0 (2026-05-31)
+++ v1 (2026-08-06)
@@ -8,53 +8,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ksa98173\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{193978BC-4F8E-4800-8F39-EECD469B1361}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E7385615-7BB7-4C9A-8DA3-7991A69FC2C6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" xr2:uid="{84B4F35E-7758-4AD6-AC5F-1CAA9D47ABF2}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17910" windowHeight="7890" xr2:uid="{84B4F35E-7758-4AD6-AC5F-1CAA9D47ABF2}"/>
   </bookViews>
   <sheets>
     <sheet name="Hárok1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F26" i="1" l="1"/>
   <c r="F15" i="1" l="1"/>
   <c r="F72" i="1" l="1"/>
   <c r="F71" i="1"/>
   <c r="F70" i="1"/>
   <c r="F17" i="1" l="1"/>
   <c r="F16" i="1"/>
   <c r="F40" i="1"/>
   <c r="F11" i="1"/>
   <c r="F12" i="1"/>
@@ -82,60 +82,58 @@
   <c r="F38" i="1"/>
   <c r="F39" i="1"/>
   <c r="F41" i="1"/>
   <c r="F10" i="1"/>
   <c r="F51" i="1" l="1"/>
   <c r="F52" i="1"/>
   <c r="F53" i="1"/>
   <c r="F54" i="1"/>
   <c r="F55" i="1"/>
   <c r="F56" i="1"/>
   <c r="F57" i="1"/>
   <c r="F58" i="1"/>
   <c r="F59" i="1"/>
   <c r="F60" i="1"/>
   <c r="F61" i="1"/>
   <c r="F62" i="1"/>
   <c r="F63" i="1"/>
   <c r="F64" i="1"/>
   <c r="F65" i="1"/>
   <c r="F66" i="1"/>
   <c r="F67" i="1"/>
   <c r="F68" i="1"/>
   <c r="F69" i="1"/>
   <c r="F73" i="1"/>
   <c r="F74" i="1"/>
-  <c r="F75" i="1"/>
-[...1 lines deleted...]
-  <c r="F77" i="1" l="1"/>
+  <c r="F75" i="1" l="1"/>
   <c r="F42" i="1"/>
-  <c r="F80" i="1" l="1"/>
+  <c r="F78" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="73">
   <si>
     <t>názov</t>
   </si>
   <si>
     <t>cena za stratu</t>
   </si>
   <si>
     <t>cena  za požičanie</t>
   </si>
   <si>
     <t>Obrus</t>
   </si>
   <si>
     <t>Sukňa malá na stôl</t>
   </si>
   <si>
     <t>Sukňa veľká na stôl</t>
   </si>
   <si>
     <t>Stand by stôl + návlek</t>
   </si>
   <si>
     <t>Kávový set</t>
   </si>
   <si>
@@ -187,200 +185,194 @@
     <t xml:space="preserve">Svietnik strieborný </t>
   </si>
   <si>
     <t>Svietnik malý</t>
   </si>
   <si>
     <t>Popolník</t>
   </si>
   <si>
     <t>Soľnička + korenička</t>
   </si>
   <si>
     <t>Pivný set</t>
   </si>
   <si>
     <t>Doska na krájanie</t>
   </si>
   <si>
     <t>Varná kanvica</t>
   </si>
   <si>
     <t>Sitko</t>
   </si>
   <si>
     <t>Lievik</t>
-  </si>
-[...4 lines deleted...]
-    <t>Chafing – gastro vybavenie</t>
   </si>
   <si>
     <t>Slavobrána</t>
   </si>
   <si>
     <t>Hviezdna obloha</t>
   </si>
   <si>
     <t>Požiciavateľ:</t>
   </si>
   <si>
     <t>Úhrada nákladov:</t>
   </si>
   <si>
     <t>Vrátenie zapožičaného inventáru:</t>
   </si>
   <si>
     <t>Požičiavateľ zapožičaný inventár odovzdá v pôvodnom stave a za stratené a poškodené veci uhradí podľa sadzobníka poplatkov za výpožičky kuchynského inventáru.</t>
   </si>
   <si>
     <t xml:space="preserve">V Hontianskych Tesároch, dňa: </t>
   </si>
   <si>
     <t>Vypožičiavateľ:..........................                           Požičiavateľ:..........................</t>
   </si>
   <si>
     <t>Váza malá</t>
   </si>
   <si>
     <t>Požičiavateľ sa zaväzuje sumu za zapožičanie inventáru vo výške:                                                                                 uhradiť vypožičiavateľovi.</t>
   </si>
   <si>
     <t>Vidlička</t>
   </si>
   <si>
     <t>Nôž</t>
   </si>
   <si>
     <t xml:space="preserve">Meno: </t>
   </si>
   <si>
     <t xml:space="preserve">Adresa: 
 </t>
+  </si>
+  <si>
+    <t>Lyžica polievková</t>
+  </si>
+  <si>
+    <t>Štamprlík na stopke</t>
+  </si>
+  <si>
+    <t>Pekáč</t>
+  </si>
+  <si>
+    <t>Plech</t>
+  </si>
+  <si>
+    <t>Hrniec + pokrievka</t>
+  </si>
+  <si>
+    <t>Tanier  oválny keramický</t>
+  </si>
+  <si>
+    <t>Tácka strieborná podlhovastá</t>
+  </si>
+  <si>
+    <t>Tanier servírovací strieborný oválny</t>
+  </si>
+  <si>
+    <t>Miska kompótová sklenená</t>
+  </si>
+  <si>
+    <t>Váza veľká</t>
+  </si>
+  <si>
+    <t>kliešte</t>
+  </si>
+  <si>
+    <t>Šálky na čaj</t>
+  </si>
+  <si>
+    <t>Tácka malá antikórová</t>
+  </si>
+  <si>
+    <t>Tanier malý sklenený okrúhly</t>
+  </si>
+  <si>
+    <t>Tanier veľký okrúhly sklenený</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nôž </t>
+  </si>
+  <si>
+    <t>Lopatka na zákusky</t>
+  </si>
+  <si>
+    <t>Tanier plytký so zlatým lemom 75 ks</t>
+  </si>
+  <si>
+    <t>Tanier hlboký so zlatým lemom 55 ks</t>
+  </si>
+  <si>
+    <t>Tanier dezertný so zlatým lemom 118 ks</t>
+  </si>
+  <si>
+    <t>Tanier dezertný 190 ks</t>
+  </si>
+  <si>
+    <t>Tanier plytký 161 ks</t>
+  </si>
+  <si>
+    <t>Tanier hlboký 190 ks</t>
+  </si>
+  <si>
+    <t>Návlek na stoličku</t>
+  </si>
+  <si>
+    <t>Dezertná vidlička 100ks</t>
+  </si>
+  <si>
+    <t>Sada na krájanie torty</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>Vypožičiavateľ:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> Obec Hontianske Tesáre v zastúpení</t>
+      <t xml:space="preserve"> Obec Hontianske Tesáre v zastúpení Mgr. Katarína Sabová</t>
     </r>
-  </si>
-[...76 lines deleted...]
-    <t>Sada na krájanie torty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="#,##0\ &quot;€&quot;;[Red]\-#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -427,56 +419,62 @@
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -871,53 +869,50 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -1040,76 +1035,79 @@
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
@@ -1446,1315 +1444,1293 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1045D166-21DD-4E78-9364-3FA2E8A07E35}">
-  <dimension ref="A1:H86"/>
+  <dimension ref="A1:H84"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D24" sqref="D24"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="L72" sqref="L72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.85546875" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" customWidth="1"/>
     <col min="3" max="3" width="6.7109375" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="68" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1" spans="1:6" s="63" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="64" t="s">
+      <c r="A2" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="64"/>
-[...3 lines deleted...]
-      <c r="F2" s="64"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="64"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:6" s="35" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="69"/>
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+    </row>
+    <row r="4" spans="1:6" s="34" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="65" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="B4" s="65"/>
       <c r="C4" s="65"/>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
       <c r="F4" s="65"/>
     </row>
     <row r="5" spans="1:6" s="65" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="69" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:6" s="35" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="64" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="34" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="65" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B6" s="65"/>
       <c r="C6" s="65"/>
       <c r="D6" s="65"/>
       <c r="E6" s="65"/>
       <c r="F6" s="65"/>
     </row>
-    <row r="7" spans="1:6" s="35" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="66" t="s">
+    <row r="7" spans="1:6" s="34" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="71"/>
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+    </row>
+    <row r="8" spans="1:6" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="50">
+        <v>3</v>
+      </c>
+      <c r="C10" s="37"/>
+      <c r="D10" s="58">
+        <v>25</v>
+      </c>
+      <c r="E10" s="38"/>
+      <c r="F10" s="39">
+        <f>SUM(B10*C10)+(D10*E10)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="51">
+        <v>1</v>
+      </c>
+      <c r="C11" s="40"/>
+      <c r="D11" s="59">
+        <v>5</v>
+      </c>
+      <c r="E11" s="41"/>
+      <c r="F11" s="42">
+        <f t="shared" ref="F11:F41" si="0">SUM(B11*C11)+(D11*E11)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="51">
+        <v>5</v>
+      </c>
+      <c r="C12" s="40"/>
+      <c r="D12" s="59">
+        <v>10</v>
+      </c>
+      <c r="E12" s="41"/>
+      <c r="F12" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="51">
+        <v>5</v>
+      </c>
+      <c r="C13" s="40"/>
+      <c r="D13" s="59">
+        <v>50</v>
+      </c>
+      <c r="E13" s="41"/>
+      <c r="F13" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="51">
+        <v>2</v>
+      </c>
+      <c r="C14" s="40"/>
+      <c r="D14" s="59">
+        <v>30</v>
+      </c>
+      <c r="E14" s="41"/>
+      <c r="F14" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="51">
+        <v>1</v>
+      </c>
+      <c r="C15" s="40"/>
+      <c r="D15" s="59">
+        <v>3</v>
+      </c>
+      <c r="E15" s="41"/>
+      <c r="F15" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="C16" s="40"/>
+      <c r="D16" s="59">
+        <v>30</v>
+      </c>
+      <c r="E16" s="41"/>
+      <c r="F16" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="51">
+        <v>2</v>
+      </c>
+      <c r="C17" s="40"/>
+      <c r="D17" s="59">
+        <v>30</v>
+      </c>
+      <c r="E17" s="41"/>
+      <c r="F17" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="C18" s="40"/>
+      <c r="D18" s="59">
+        <v>4</v>
+      </c>
+      <c r="E18" s="41"/>
+      <c r="F18" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="35" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="C19" s="40"/>
+      <c r="D19" s="59">
+        <v>2</v>
+      </c>
+      <c r="E19" s="41"/>
+      <c r="F19" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="C20" s="40"/>
+      <c r="D20" s="59">
+        <v>2</v>
+      </c>
+      <c r="E20" s="41"/>
+      <c r="F20" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="59">
+        <v>2</v>
+      </c>
+      <c r="E21" s="41"/>
+      <c r="F21" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" s="51">
+        <v>0.05</v>
+      </c>
+      <c r="C22" s="40"/>
+      <c r="D22" s="59">
+        <v>2</v>
+      </c>
+      <c r="E22" s="41"/>
+      <c r="F22" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="51">
+        <v>0.05</v>
+      </c>
+      <c r="C23" s="40"/>
+      <c r="D23" s="59">
+        <v>2</v>
+      </c>
+      <c r="E23" s="41"/>
+      <c r="F23" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="51">
+        <v>0.05</v>
+      </c>
+      <c r="C24" s="40"/>
+      <c r="D24" s="59">
+        <v>2</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="51">
+        <v>0.05</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="59">
+        <v>1</v>
+      </c>
+      <c r="E25" s="41"/>
+      <c r="F25" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="35" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="51">
+        <v>2</v>
+      </c>
+      <c r="C26" s="40"/>
+      <c r="D26" s="59">
+        <v>20</v>
+      </c>
+      <c r="E26" s="41"/>
+      <c r="F26" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="35" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27" s="51">
+        <v>0.05</v>
+      </c>
+      <c r="C27" s="40"/>
+      <c r="D27" s="59">
+        <v>2</v>
+      </c>
+      <c r="E27" s="41"/>
+      <c r="F27" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="C28" s="40">
+        <v>0</v>
+      </c>
+      <c r="D28" s="59">
+        <v>5</v>
+      </c>
+      <c r="E28" s="41"/>
+      <c r="F28" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="C29" s="40"/>
+      <c r="D29" s="59">
+        <v>5</v>
+      </c>
+      <c r="E29" s="41"/>
+      <c r="F29" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="C30" s="40"/>
+      <c r="D30" s="59">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E30" s="41"/>
+      <c r="F30" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="C31" s="40"/>
+      <c r="D31" s="59">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E31" s="41"/>
+      <c r="F31" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="35" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="67"/>
-[...17 lines deleted...]
-      <c r="B9" s="22" t="s">
+      <c r="B32" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="C32" s="40"/>
+      <c r="D32" s="59">
+        <v>2.5</v>
+      </c>
+      <c r="E32" s="41"/>
+      <c r="F32" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="B33" s="51">
+        <v>0.05</v>
+      </c>
+      <c r="C33" s="40"/>
+      <c r="D33" s="59">
+        <v>1</v>
+      </c>
+      <c r="E33" s="41"/>
+      <c r="F33" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="C34" s="40">
+        <v>0</v>
+      </c>
+      <c r="D34" s="59">
+        <v>15</v>
+      </c>
+      <c r="E34" s="41"/>
+      <c r="F34" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="59">
+        <v>20</v>
+      </c>
+      <c r="E35" s="41"/>
+      <c r="F35" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="C36" s="40"/>
+      <c r="D36" s="59">
+        <v>6</v>
+      </c>
+      <c r="E36" s="41"/>
+      <c r="F36" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="C37" s="40"/>
+      <c r="D37" s="59">
+        <v>8</v>
+      </c>
+      <c r="E37" s="41"/>
+      <c r="F37" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="C38" s="40"/>
+      <c r="D38" s="59">
+        <v>8</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="59">
+        <v>8</v>
+      </c>
+      <c r="E39" s="41"/>
+      <c r="F39" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="C40" s="40"/>
+      <c r="D40" s="59">
+        <v>8</v>
+      </c>
+      <c r="E40" s="45"/>
+      <c r="F40" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="53">
+        <v>0.2</v>
+      </c>
+      <c r="C41" s="47">
+        <v>0</v>
+      </c>
+      <c r="D41" s="60">
+        <v>3</v>
+      </c>
+      <c r="E41" s="48"/>
+      <c r="F41" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="6"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="8"/>
+      <c r="D42" s="9"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="20">
+        <f>SUM(F10:F41)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="6"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="10"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="6"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="10"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="6"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="10"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="6"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="9"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="10"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="6"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="10"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="6"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="8"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="10"/>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="6"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="8"/>
+      <c r="D49" s="9"/>
+      <c r="E49" s="8"/>
+      <c r="F49" s="10"/>
+    </row>
+    <row r="50" spans="1:6" ht="29.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B50" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="23" t="s">
+      <c r="C50" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D50" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="E50" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="F9" s="4" t="s">
+      <c r="F50" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="37" t="s">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="54">
+        <v>2</v>
+      </c>
+      <c r="C51" s="23"/>
+      <c r="D51" s="56">
+        <v>10</v>
+      </c>
+      <c r="E51" s="25"/>
+      <c r="F51" s="26">
+        <f t="shared" ref="F51:F74" si="1">SUM(B51*C51)+(D51*E51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B52" s="55">
+        <v>0.2</v>
+      </c>
+      <c r="C52" s="24">
+        <v>0</v>
+      </c>
+      <c r="D52" s="61">
+        <v>8</v>
+      </c>
+      <c r="E52" s="27"/>
+      <c r="F52" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B53" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="C53" s="28"/>
+      <c r="D53" s="56">
+        <v>10</v>
+      </c>
+      <c r="E53" s="28"/>
+      <c r="F53" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="B54" s="56">
+        <v>0.2</v>
+      </c>
+      <c r="C54" s="28">
+        <v>0</v>
+      </c>
+      <c r="D54" s="56">
+        <v>8</v>
+      </c>
+      <c r="E54" s="28"/>
+      <c r="F54" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B55" s="56">
+        <v>2</v>
+      </c>
+      <c r="C55" s="28"/>
+      <c r="D55" s="56">
+        <v>7</v>
+      </c>
+      <c r="E55" s="28"/>
+      <c r="F55" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B56" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="C56" s="28">
+        <v>0</v>
+      </c>
+      <c r="D56" s="56">
+        <v>4</v>
+      </c>
+      <c r="E56" s="28"/>
+      <c r="F56" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="56">
+        <v>5</v>
+      </c>
+      <c r="C57" s="28"/>
+      <c r="D57" s="56">
+        <v>20</v>
+      </c>
+      <c r="E57" s="28"/>
+      <c r="F57" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B58" s="56">
+        <v>1</v>
+      </c>
+      <c r="C58" s="28"/>
+      <c r="D58" s="56">
+        <v>5</v>
+      </c>
+      <c r="E58" s="28"/>
+      <c r="F58" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B59" s="56">
+        <v>0.6</v>
+      </c>
+      <c r="C59" s="28"/>
+      <c r="D59" s="56">
         <v>3</v>
       </c>
-      <c r="B10" s="51">
+      <c r="E59" s="28"/>
+      <c r="F59" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B60" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="C60" s="28"/>
+      <c r="D60" s="56">
         <v>3</v>
       </c>
-      <c r="C10" s="38"/>
-[...10 lines deleted...]
-      <c r="A11" s="36" t="s">
+      <c r="E60" s="28"/>
+      <c r="F60" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B61" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="C61" s="28"/>
+      <c r="D61" s="56">
+        <v>3</v>
+      </c>
+      <c r="E61" s="28"/>
+      <c r="F61" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B62" s="56">
+        <v>0.5</v>
+      </c>
+      <c r="C62" s="28"/>
+      <c r="D62" s="56">
+        <v>5</v>
+      </c>
+      <c r="E62" s="28"/>
+      <c r="F62" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B63" s="56">
+        <v>0.2</v>
+      </c>
+      <c r="C63" s="28"/>
+      <c r="D63" s="56">
+        <v>3</v>
+      </c>
+      <c r="E63" s="28"/>
+      <c r="F63" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B64" s="56">
+        <v>10</v>
+      </c>
+      <c r="C64" s="28"/>
+      <c r="D64" s="56">
+        <v>70</v>
+      </c>
+      <c r="E64" s="28"/>
+      <c r="F64" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A65" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B65" s="56">
+        <v>0.5</v>
+      </c>
+      <c r="C65" s="28"/>
+      <c r="D65" s="56">
+        <v>2</v>
+      </c>
+      <c r="E65" s="28"/>
+      <c r="F65" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A66" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B66" s="56">
+        <v>2</v>
+      </c>
+      <c r="C66" s="28"/>
+      <c r="D66" s="56">
+        <v>15</v>
+      </c>
+      <c r="E66" s="28"/>
+      <c r="F66" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" s="56">
+        <v>0.5</v>
+      </c>
+      <c r="C67" s="28"/>
+      <c r="D67" s="56">
         <v>4</v>
       </c>
-      <c r="B11" s="52">
+      <c r="E67" s="28"/>
+      <c r="F67" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A68" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" s="56">
+        <v>0.5</v>
+      </c>
+      <c r="C68" s="28"/>
+      <c r="D68" s="56">
+        <v>2</v>
+      </c>
+      <c r="E68" s="28"/>
+      <c r="F68" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B69" s="56">
+        <v>0.5</v>
+      </c>
+      <c r="C69" s="28"/>
+      <c r="D69" s="56">
+        <v>2</v>
+      </c>
+      <c r="E69" s="28"/>
+      <c r="F69" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H69" s="11"/>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="B70" s="51">
+        <v>0.05</v>
+      </c>
+      <c r="C70" s="40"/>
+      <c r="D70" s="59">
         <v>1</v>
       </c>
-      <c r="C11" s="41"/>
-[...34 lines deleted...]
-      <c r="D13" s="60">
+      <c r="E70" s="41"/>
+      <c r="F70" s="42">
+        <f t="shared" ref="F70:F72" si="2">SUM(B70*C70)+(D70*E70)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A71" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="B71" s="51">
+        <v>0.05</v>
+      </c>
+      <c r="C71" s="40"/>
+      <c r="D71" s="59">
+        <v>1</v>
+      </c>
+      <c r="E71" s="41"/>
+      <c r="F71" s="42">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B72" s="51">
+        <v>0.05</v>
+      </c>
+      <c r="C72" s="40"/>
+      <c r="D72" s="59">
+        <v>1</v>
+      </c>
+      <c r="E72" s="41"/>
+      <c r="F72" s="42">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B73" s="56">
         <v>50</v>
       </c>
-      <c r="E13" s="42"/>
-[...597 lines deleted...]
-      <c r="F52" s="27">
+      <c r="C73" s="28"/>
+      <c r="D73" s="56">
+        <v>200</v>
+      </c>
+      <c r="E73" s="28"/>
+      <c r="F73" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...358 lines deleted...]
-      <c r="A74" s="32" t="s">
+    <row r="74" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="57">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="C74" s="29"/>
       <c r="D74" s="57">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="E74" s="29"/>
-      <c r="F74" s="27">
+      <c r="F74" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="A76" s="34" t="s">
+    <row r="75" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F75" s="18">
+        <f>SUM(F51:F74)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B76" s="58">
-[...19 lines deleted...]
-      <c r="A78" s="16" t="s">
+    </row>
+    <row r="77" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B78" s="66"/>
+      <c r="C78" s="66"/>
+      <c r="D78" s="66"/>
+      <c r="E78" s="66"/>
+      <c r="F78" s="19">
+        <f>SUM(F42+F75)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B79" s="12"/>
+      <c r="C79" s="12"/>
+      <c r="D79" s="13"/>
+      <c r="E79" s="13"/>
+      <c r="F79" s="12"/>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" s="67" t="s">
         <v>37</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="C81" s="13"/>
+      <c r="B80" s="67"/>
+      <c r="C80" s="67"/>
+      <c r="D80" s="67"/>
+      <c r="E80" s="67"/>
+      <c r="F80" s="67"/>
+    </row>
+    <row r="81" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="14"/>
+      <c r="B81" s="14"/>
+      <c r="C81" s="14"/>
       <c r="D81" s="14"/>
       <c r="E81" s="14"/>
-      <c r="F81" s="13"/>
-[...2 lines deleted...]
-      <c r="A82" s="71" t="s">
+      <c r="F81" s="14"/>
+    </row>
+    <row r="82" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="B82" s="68"/>
+      <c r="C82" s="68"/>
+      <c r="D82" s="68"/>
+      <c r="E82" s="68"/>
+      <c r="F82" s="68"/>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="17"/>
+      <c r="B83" s="17"/>
+      <c r="C83" s="17"/>
+      <c r="D83" s="17"/>
+      <c r="E83" s="17"/>
+      <c r="F83" s="17"/>
+    </row>
+    <row r="84" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="68" t="s">
         <v>39</v>
       </c>
-      <c r="B82" s="71"/>
-[...39 lines deleted...]
-      <c r="F86" s="63"/>
+      <c r="B84" s="68"/>
+      <c r="C84" s="68"/>
+      <c r="D84" s="68"/>
+      <c r="E84" s="68"/>
+      <c r="F84" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A1:XFD1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A82:F82"/>
     <mergeCell ref="A84:F84"/>
-    <mergeCell ref="A86:F86"/>
     <mergeCell ref="A2:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A1:XFD1"/>
+    <mergeCell ref="A5:XFD5"/>
+    <mergeCell ref="A78:E78"/>
+    <mergeCell ref="A80:F80"/>
+    <mergeCell ref="A82:F82"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hárok1</vt:lpstr>